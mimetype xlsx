--- v0 (2025-10-30)
+++ v1 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="361">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>denominacion</t>
   </si>
   <si>
     <t>descripcion</t>
   </si>
   <si>
     <t>zona_barrio</t>
   </si>
   <si>
     <t>estado</t>
   </si>
   <si>
     <t>coordenadas</t>
   </si>
   <si>
     <t>direccion</t>
   </si>
   <si>
     <t>tipo_obra</t>
   </si>
   <si>
@@ -120,50 +120,1025 @@
     <t>prorroga</t>
   </si>
   <si>
     <t>fecha_prorroga</t>
   </si>
   <si>
     <t>compromiso_id</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>area</t>
   </si>
   <si>
     <t>penalidades</t>
   </si>
   <si>
     <t>cpv</t>
   </si>
   <si>
     <t>disponibilidad</t>
   </si>
   <si>
     <t>proceso_contratacion</t>
+  </si>
+  <si>
+    <t>Obras de reparación de varios caminos municipales</t>
+  </si>
+  <si>
+    <t>Reforma por deterioro de firme granular en caminos rurales de titularidad pública</t>
+  </si>
+  <si>
+    <t>Varios puntos del municipio</t>
+  </si>
+  <si>
+    <t>finalizada</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.652910","lon":"-3.750927"}]</t>
+  </si>
+  <si>
+    <t>Obra</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1759238746Caminos Municipales.jpeg</t>
+  </si>
+  <si>
+    <t>https://contrataciondelestado.es/wps/portal/!ut/p/b0/04_Sj9CPykssy0xPLMnMz0vMAfIjU1JTC3Iy87KtUlJLEnNyUuNzMpMzSxKTgQr0w_Wj9KMyU1zLcvQj8yJyMsrNfZPdMwLLI0O8vAyMiz3y021t9Qtycx0BC_gMwg!!/</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=CAAB357945D0AC4E</t>
+  </si>
+  <si>
+    <t>MARIANO GARCIA HERMANOS SA (MAGARSA)</t>
+  </si>
+  <si>
+    <t>19-12-2024</t>
+  </si>
+  <si>
+    <t>05-02-2025</t>
+  </si>
+  <si>
+    <t>2024-12-19</t>
+  </si>
+  <si>
+    <t>Enrique Gonzalez Moreno</t>
+  </si>
+  <si>
+    <t>14-11-2024</t>
+  </si>
+  <si>
+    <t>11-12-2024</t>
+  </si>
+  <si>
+    <t>100% municipal</t>
+  </si>
+  <si>
+    <t>Ayuntamiento de Colmenar Viejo</t>
+  </si>
+  <si>
+    <t>19243/24</t>
+  </si>
+  <si>
+    <t>Medio Ambiente</t>
+  </si>
+  <si>
+    <t>45233160 Caminos y otras superficies empedradas.</t>
+  </si>
+  <si>
+    <t>Activado</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.642701","lon":"-3.759845"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1759310202Caminos Municipales.jpeg</t>
+  </si>
+  <si>
+    <t>20-12-2024</t>
+  </si>
+  <si>
+    <t>06-02-2025</t>
+  </si>
+  <si>
+    <t>2024-12-20</t>
+  </si>
+  <si>
+    <t>15-11-2024</t>
+  </si>
+  <si>
+    <t>12-12-2024</t>
+  </si>
+  <si>
+    <t>19243/25</t>
+  </si>
+  <si>
+    <t>45233161 Caminos y otras superficies empedradas.</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.633409","lon":"-3.757491"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1759310238Caminos Municipales.jpeg</t>
+  </si>
+  <si>
+    <t>21-12-2024</t>
+  </si>
+  <si>
+    <t>07-02-2025</t>
+  </si>
+  <si>
+    <t>2024-12-21</t>
+  </si>
+  <si>
+    <t>16-11-2024</t>
+  </si>
+  <si>
+    <t>13-12-2024</t>
+  </si>
+  <si>
+    <t>19243/26</t>
+  </si>
+  <si>
+    <t>45233162 Caminos y otras superficies empedradas.</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.643095","lon":"-3.688997"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1759310274Caminos Municipales.jpeg</t>
+  </si>
+  <si>
+    <t>22-12-2024</t>
+  </si>
+  <si>
+    <t>08-02-2025</t>
+  </si>
+  <si>
+    <t>2024-12-22</t>
+  </si>
+  <si>
+    <t>17-11-2024</t>
+  </si>
+  <si>
+    <t>14-12-2024</t>
+  </si>
+  <si>
+    <t>19243/27</t>
+  </si>
+  <si>
+    <t>45233163 Caminos y otras superficies empedradas.</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.631610","lon":"-3.686426"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1759310322Caminos Municipales.jpeg</t>
+  </si>
+  <si>
+    <t>23-12-2024</t>
+  </si>
+  <si>
+    <t>09-02-2025</t>
+  </si>
+  <si>
+    <t>2024-12-23</t>
+  </si>
+  <si>
+    <t>18-11-2024</t>
+  </si>
+  <si>
+    <t>15-12-2024</t>
+  </si>
+  <si>
+    <t>19243/28</t>
+  </si>
+  <si>
+    <t>45233164 Caminos y otras superficies empedradas.</t>
+  </si>
+  <si>
+    <t>Obras de reparación de soleras de caucho continuo en varias áreas de juego infantiles de las zonas verdes de Colmenar Viejo</t>
+  </si>
+  <si>
+    <t>Renovación de superficies de absorción de impactos dañadas en áreas infantiles municipales</t>
+  </si>
+  <si>
+    <t>Varios parques del municipio</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.659907","lon":"-3.758394"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1759238840Caucho.jfif</t>
+  </si>
+  <si>
+    <t>https://contrataciondelestado.es/wps/portal/!ut/p/b0/04_Sj9CPykssy0xPLMnMz0vMAfIjU1JTC3Iy87KtUlJLEnNyUuNzMpMzSxKTgQr0w_Wj9KMyU1zLcvQjS1QNykpLgv3KzI0NPCNdjaMyo7QrcgNtbfULcnMdAYXQCPY!/</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=E1CC1FB1B8139443</t>
+  </si>
+  <si>
+    <t>MONTAJES Y MANTENIMIENTOS NITA, SL</t>
+  </si>
+  <si>
+    <t>03-02-2025</t>
+  </si>
+  <si>
+    <t>23-05-2025</t>
+  </si>
+  <si>
+    <t>2025-02-03</t>
+  </si>
+  <si>
+    <t>22-10-2024</t>
+  </si>
+  <si>
+    <t>565/24</t>
+  </si>
+  <si>
+    <t>45432100 - Trabajos de pavimentación y revestimiento de suelos. 45432110 - Trabajos de solado. 45432111 - Colocación de pavimentos flexibles.</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.665820","lon":"-3.770147"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1759310359Caucho.jfif</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=E1CC1FB1B8139444</t>
+  </si>
+  <si>
+    <t>04-02-2025</t>
+  </si>
+  <si>
+    <t>24-05-2025</t>
+  </si>
+  <si>
+    <t>2025-02-04</t>
+  </si>
+  <si>
+    <t>23-10-2024</t>
+  </si>
+  <si>
+    <t>565/25</t>
+  </si>
+  <si>
+    <t>45432101 - Trabajos de pavimentación y revestimiento de suelos. 45432110 - Trabajos de solado. 45432111 - Colocación de pavimentos flexibles.</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.661679","lon":"-3.766626"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1759310383Caucho.jfif</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=E1CC1FB1B8139445</t>
+  </si>
+  <si>
+    <t>25-05-2025</t>
+  </si>
+  <si>
+    <t>2025-02-05</t>
+  </si>
+  <si>
+    <t>24-10-2024</t>
+  </si>
+  <si>
+    <t>565/26</t>
+  </si>
+  <si>
+    <t>45432102 - Trabajos de pavimentación y revestimiento de suelos. 45432110 - Trabajos de solado. 45432111 - Colocación de pavimentos flexibles.</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.658745","lon":"-3.760637"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1759310469Caucho.jfif</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=E1CC1FB1B8139446</t>
+  </si>
+  <si>
+    <t>26-05-2025</t>
+  </si>
+  <si>
+    <t>2025-02-06</t>
+  </si>
+  <si>
+    <t>25-10-2024</t>
+  </si>
+  <si>
+    <t>565/27</t>
+  </si>
+  <si>
+    <t>45432103 - Trabajos de pavimentación y revestimiento de suelos. 45432110 - Trabajos de solado. 45432111 - Colocación de pavimentos flexibles.</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.66412","lon":"-3.772481"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1759310493Caucho.jfif</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=E1CC1FB1B8139447</t>
+  </si>
+  <si>
+    <t>27-05-2025</t>
+  </si>
+  <si>
+    <t>2025-02-07</t>
+  </si>
+  <si>
+    <t>26-10-2024</t>
+  </si>
+  <si>
+    <t>16-12-2024</t>
+  </si>
+  <si>
+    <t>565/28</t>
+  </si>
+  <si>
+    <t>45432104 - Trabajos de pavimentación y revestimiento de suelos. 45432110 - Trabajos de solado. 45432111 - Colocación de pavimentos flexibles.</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.664178","lon":"-3.784814"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1759310538Caucho.jfif</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=E1CC1FB1B8139448</t>
+  </si>
+  <si>
+    <t>28-05-2025</t>
+  </si>
+  <si>
+    <t>2025-02-08</t>
+  </si>
+  <si>
+    <t>27-10-2024</t>
+  </si>
+  <si>
+    <t>17-12-2024</t>
+  </si>
+  <si>
+    <t>565/29</t>
+  </si>
+  <si>
+    <t>45432105 - Trabajos de pavimentación y revestimiento de suelos. 45432110 - Trabajos de solado. 45432111 - Colocación de pavimentos flexibles.</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.645606","lon":"-3.777642"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1759310559Caucho.jfif</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=E1CC1FB1B8139449</t>
+  </si>
+  <si>
+    <t>29-05-2025</t>
+  </si>
+  <si>
+    <t>2025-02-09</t>
+  </si>
+  <si>
+    <t>28-10-2024</t>
+  </si>
+  <si>
+    <t>18-12-2024</t>
+  </si>
+  <si>
+    <t>565/30</t>
+  </si>
+  <si>
+    <t>45432106 - Trabajos de pavimentación y revestimiento de suelos. 45432110 - Trabajos de solado. 45432111 - Colocación de pavimentos flexibles.</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.650436","lon":"-3.786363"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1759310580Caucho.jfif</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=E1CC1FB1B8139450</t>
+  </si>
+  <si>
+    <t>10-02-2025</t>
+  </si>
+  <si>
+    <t>30-05-2025</t>
+  </si>
+  <si>
+    <t>2025-02-10</t>
+  </si>
+  <si>
+    <t>29-10-2024</t>
+  </si>
+  <si>
+    <t>565/31</t>
+  </si>
+  <si>
+    <t>45432107 - Trabajos de pavimentación y revestimiento de suelos. 45432110 - Trabajos de solado. 45432111 - Colocación de pavimentos flexibles.</t>
+  </si>
+  <si>
+    <t>Obras de renovación de cerramiento metálico en zonas verdes municipales</t>
+  </si>
+  <si>
+    <t>Reparación de daños en cerramientos metálicos en áreas deportivas y aparcamientos en zonas verdes municipales</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.659739","lon":"-3.758296"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1759238915Cerramiento.jpg</t>
+  </si>
+  <si>
+    <t>17-03-2025</t>
+  </si>
+  <si>
+    <t>20-09-2024</t>
+  </si>
+  <si>
+    <t>15055/2024</t>
+  </si>
+  <si>
+    <t>45421160-Trabajos de cerrajería y carpintería metálica.</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.666731","lon":"-3.783240"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1759310616Cerramiento.jpg</t>
+  </si>
+  <si>
+    <t>18-03-2025</t>
+  </si>
+  <si>
+    <t>21-09-2024</t>
+  </si>
+  <si>
+    <t>15055/2025</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.653290","lon":"-3.769283"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1759310640Cerramiento.jpg</t>
+  </si>
+  <si>
+    <t>19-03-2025</t>
+  </si>
+  <si>
+    <t>22-09-2024</t>
+  </si>
+  <si>
+    <t>15055/2026</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.662926","lon":"-3.781372"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1759310658Cerramiento.jpg</t>
+  </si>
+  <si>
+    <t>20-03-2025</t>
+  </si>
+  <si>
+    <t>23-09-2024</t>
+  </si>
+  <si>
+    <t>15055/2027</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.655011","lon":"-3.770714"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1759310683Cerramiento.jpg</t>
+  </si>
+  <si>
+    <t>11-02-2025</t>
+  </si>
+  <si>
+    <t>21-03-2025</t>
+  </si>
+  <si>
+    <t>2025-02-11</t>
+  </si>
+  <si>
+    <t>24-09-2024</t>
+  </si>
+  <si>
+    <t>15055/2028</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.666152","lon":"-3.770617"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1759310707Cerramiento.jpg</t>
+  </si>
+  <si>
+    <t>12-02-2025</t>
+  </si>
+  <si>
+    <t>22-03-2025</t>
+  </si>
+  <si>
+    <t>2025-02-12</t>
+  </si>
+  <si>
+    <t>25-09-2024</t>
+  </si>
+  <si>
+    <t>15055/2029</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.672210","lon":"-3.779501"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1759310728Cerramiento.jpg</t>
+  </si>
+  <si>
+    <t>13-02-2025</t>
+  </si>
+  <si>
+    <t>23-03-2025</t>
+  </si>
+  <si>
+    <t>2025-02-13</t>
+  </si>
+  <si>
+    <t>26-09-2024</t>
+  </si>
+  <si>
+    <t>15055/2030</t>
+  </si>
+  <si>
+    <t>Obras en Salas Polivalentes y Vestuarios Exteriores del Complejo Deportivo Municipal Lorenzo Rico</t>
+  </si>
+  <si>
+    <t>En ejecucion</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.654074591924726","lon":"-3.76425376036244"}]</t>
+  </si>
+  <si>
+    <t>Huertas, 55</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/17575847401.jpg</t>
+  </si>
+  <si>
+    <t>https://contrataciondelestado.es/FileSystem/servlet/GetDocumentByIdServlet?DocumentIdParam=b/b0TJ3jKNwPtaOanQCMLWpg4zPSrBl5ACvS1BDm9IWiRWvPleSKWNjQj7dJU0e/ehUkm2OfPAP9lrFDzRdx/FJNQgMAVI2y7sx2z1WV8fY%3D&amp;cifrado=QUC1GjXXSiLkydRHJBmbpw%3D%3D</t>
+  </si>
+  <si>
+    <t>https://contrataciondelestado.es/FileSystem/servlet/GetDocumentByIdServlet?DocumentIdParam=emIsJ4SMIYL4apSYEu9kJ4DvyWcgkWUkxjyQYfTu%2B6tg/TkAlVObxOMN4kkZ8UawBYFor2AsMW3NGOEYCn061Jc4LxzG3k4NMr%2BCQRIEkLU%3D&amp;cifrado=QUC1GjXXSiLkydRHJBmbpw%3D%3D</t>
+  </si>
+  <si>
+    <t>Harado de Construcciones y Asistencia Tecnica SL</t>
+  </si>
+  <si>
+    <t>19-11-2024</t>
+  </si>
+  <si>
+    <t>19-07-2025</t>
+  </si>
+  <si>
+    <t>Lucrecia Monedero Garrido</t>
+  </si>
+  <si>
+    <t>06-06-2024</t>
+  </si>
+  <si>
+    <t>07-08-2024</t>
+  </si>
+  <si>
+    <t>Francisco Felipe Gordo Martín</t>
+  </si>
+  <si>
+    <t>Ayuntamiento Colmenar Vieja</t>
+  </si>
+  <si>
+    <t>3979/2024</t>
+  </si>
+  <si>
+    <t>45000000 - Trabajos de construcción. 45110000 - Trabajos de demolición de inmuebles y movimiento de tierras.</t>
+  </si>
+  <si>
+    <t>Abierto Simplificado</t>
+  </si>
+  <si>
+    <t>Obra de Instalación de Climatización en Pabellón Deportivo con Instalaciones Eléctricas Asociada y Obras de Conservación en el Pabellón B del Complejo Deportivo Municipal Lorenzo Rico</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/17575847632.JPG</t>
+  </si>
+  <si>
+    <t>https://contrataciondelestado.es/FileSystem/servlet/GetDocumentByIdServlet?DocumentIdParam=krIQEvXKhH6hjsighTfSSJcfxFcKhrInaNL6178YHbRcz9IDTPu3VKWa/Ec2BS81FNkNJe30kc6o0BlvRY4BNUz1kVPGgrpz8mZp3AASE48%3D&amp;cifrado=QUC1GjXXSiLkydRHJBmbpw%3D%3D</t>
+  </si>
+  <si>
+    <t>Zima Desarrollos Integrales SL</t>
+  </si>
+  <si>
+    <t>09-10-2024</t>
+  </si>
+  <si>
+    <t>Erika María Tejo Silva</t>
+  </si>
+  <si>
+    <t>24-05-2024</t>
+  </si>
+  <si>
+    <t>22-08-2024</t>
+  </si>
+  <si>
+    <t>Gonzalo Aragón Olalla</t>
+  </si>
+  <si>
+    <t>7852/2024</t>
+  </si>
+  <si>
+    <t>45212290 - Reparación y mantenimiento de instalaciones deportivas.</t>
+  </si>
+  <si>
+    <t>Abierto simplificando</t>
+  </si>
+  <si>
+    <t>OBRAS DE ACONDICIONAMIENTO DE CALLES EN ZONA MONCAYO (FASE I)</t>
+  </si>
+  <si>
+    <t>Casco Antiguo</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.654899","lon":"-3.767310"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1760424488OBRAS DE ACONDICIONAMIENTO DE CALLES EN ZONA MONCAYO (FASE I).png</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=DFF8E0C84DD2614D</t>
+  </si>
+  <si>
+    <t>UTE a constituir por TEODORO DEL BARRIO SA (TEBASA) (A28416089) e INSTALACIONES ELÉCTRICAS ADRIÁN SL (B82438391)</t>
+  </si>
+  <si>
+    <t>21-01-2025</t>
+  </si>
+  <si>
+    <t>02-10-2025</t>
+  </si>
+  <si>
+    <t>Gustavo Moreno del Rio</t>
+  </si>
+  <si>
+    <t>10-12-2024</t>
+  </si>
+  <si>
+    <t>FINANCIACIÓN AUTONÓMICA Y FINANCIACIÓN MUNICIPAL</t>
+  </si>
+  <si>
+    <t>10663/2024</t>
+  </si>
+  <si>
+    <t>Obras y Servicios</t>
+  </si>
+  <si>
+    <t>Abierto</t>
+  </si>
+  <si>
+    <t>OBRAS DE REMODELACION CALLES NAVALAOSA Y CAMELIAS</t>
+  </si>
+  <si>
+    <t>La Paz</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.66099772740686","lon":"-3.7635150674215345"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1760424998Imagen2.png</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=91F6E5EF4A14D242</t>
+  </si>
+  <si>
+    <t>VIALES Y OBRAS PÚBLICAS SA (A16199374)</t>
+  </si>
+  <si>
+    <t>16-05-2025</t>
+  </si>
+  <si>
+    <t>16-01-2026</t>
+  </si>
+  <si>
+    <t>28-03-2025</t>
+  </si>
+  <si>
+    <t>Autonómica y Municipal</t>
+  </si>
+  <si>
+    <t>10668/2024</t>
+  </si>
+  <si>
+    <t>OBRAS DE REMODELACION CALLES HERMANO JESUS, PABLO SARASATE, ISAAC ALBENIZ Y RUPERTO CHAPÍ</t>
+  </si>
+  <si>
+    <t>Santa Teresa de Ávila</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.66706754377083","lon":"-3.7761711215355422"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1760425408Imagen3.png</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=41CB5055CD46A14B</t>
+  </si>
+  <si>
+    <t>TEODORO DEL BARRIO SA (TEBASA) (A28416089)</t>
+  </si>
+  <si>
+    <t>19-05-2025</t>
+  </si>
+  <si>
+    <t>10671/2024</t>
+  </si>
+  <si>
+    <t>OBRAS DE REMODELACION CALLES CADENA, HONDORRIO, TORRERA Y TRAVESIA HONDORRIO</t>
+  </si>
+  <si>
+    <t>Cristo del Perdón - La Magdalena</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.657095232311946","lon":"-3.7680880461179167"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1760425829Imagen4.png</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=D6071F8B811CA147</t>
+  </si>
+  <si>
+    <t>INESCO SA (A78315850)</t>
+  </si>
+  <si>
+    <t>08-05-2025</t>
+  </si>
+  <si>
+    <t>09-12-2025</t>
+  </si>
+  <si>
+    <t>12261/2024</t>
+  </si>
+  <si>
+    <t>OBRAS DE ACONDICIONAMIENTO CALLES CALLES EMIGDIO DIAZ MARTIN, FRANCISCO BARBIERI, TRAMO DE LA CALLE MIGUEL DE CERVANTES Y ENTORNO AUDITORIO</t>
+  </si>
+  <si>
+    <t>El Mirador</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.66462759042447","lon":"-3.774283060186267"}]</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=1B57D884E42C174A</t>
+  </si>
+  <si>
+    <t>MARIANO GARCIA HERMANOS SA (MAGARSA) (A28783769) y PAVIMENTACIONES MORALES, S.L. (B23313257)</t>
+  </si>
+  <si>
+    <t>10-06-2025</t>
+  </si>
+  <si>
+    <t>25-11-2024</t>
+  </si>
+  <si>
+    <t>13077/2024</t>
+  </si>
+  <si>
+    <t>OBRAS REMODELACION CALLES JOSEFA HOYO, MANUELA HOYO, VENTANILLA Y OTRAS</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.66308622442773","lon":"-3.7689273651143558"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1760426693Imagen5.png</t>
+  </si>
+  <si>
+    <t>ASFALTOS Y PAVIMENTOS SA (A28773711)</t>
+  </si>
+  <si>
+    <t>13-03-2023</t>
+  </si>
+  <si>
+    <t>30-11-2023</t>
+  </si>
+  <si>
+    <t>21-11-2022</t>
+  </si>
+  <si>
+    <t>13649/2022</t>
+  </si>
+  <si>
+    <t>OBRAS DE ACONDICIONAMIENTO DE ACERAS ZONA GLORIETA DEL YIYO</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.665319752783915","lon":"-3.7697589571845493"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1760426998Imagen6.png</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=A2BEE2579F60CF4B</t>
+  </si>
+  <si>
+    <t>MARIANO GARCIA HERMANOS SA (MAGARSA) (A28783769)</t>
+  </si>
+  <si>
+    <t>13-02-2024</t>
+  </si>
+  <si>
+    <t>29-04-2024</t>
+  </si>
+  <si>
+    <t>27-12-2023</t>
+  </si>
+  <si>
+    <t>20021/2023</t>
+  </si>
+  <si>
+    <t>OBRAS DE MEJORA DE ACCESIBILIDAD E ITINERARIOS PEATONALES EN CALLES RÍO JÚCAR, RÍO SEGURA, JAMAICA,Y OTROS</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.66168630451833","lon":"-3.7733571399734664"}]</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=95DA1B4885108E4E</t>
+  </si>
+  <si>
+    <t>24-01-2024</t>
+  </si>
+  <si>
+    <t>25-06-2024</t>
+  </si>
+  <si>
+    <t>28-12-2023</t>
+  </si>
+  <si>
+    <t>23852/2022</t>
+  </si>
+  <si>
+    <t>OBRA DE ACONDICIONAMIENTO DE PARCELA DOTACIONAL EN EL POLIGONO INDUSTRIAL SUR</t>
+  </si>
+  <si>
+    <t>Polígono Industrial Sur</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.6428963663016","lon":"-3.780092039974201"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1760430674Imagen7.png</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=5E94F453407A6F4A</t>
+  </si>
+  <si>
+    <t>CONSTRUCCIONES RICO SA (A28427516)</t>
+  </si>
+  <si>
+    <t>17-05-2024</t>
+  </si>
+  <si>
+    <t>24926/2023</t>
+  </si>
+  <si>
+    <t>OBRAS DE REHABILITACION DEL POLIGONO INDUSTRIAL LA MINA</t>
+  </si>
+  <si>
+    <t>Polígono Industrial La Mina</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.65386353469058","lon":"-3.7581404534678087"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1760430963Imagen8.png</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=A82382F2C0DFA045</t>
+  </si>
+  <si>
+    <t>UTE a constituir por ASFALTOS Y PAVIMENTOS SA (A28773711) y FUENCO SAU (A05019948)</t>
+  </si>
+  <si>
+    <t>09-07-2024</t>
+  </si>
+  <si>
+    <t>22-05-2024</t>
+  </si>
+  <si>
+    <t>25457/2023</t>
+  </si>
+  <si>
+    <t>OBRAS DE ACONDICIONAMIENTO DE PARCELA DOTACIONAL EN AVENIDA CRISTOBAL COLON</t>
+  </si>
+  <si>
+    <t>Adelfillas</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.67179196330063","lon":"-3.759158587867816"}]</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=B3F144549D6F534D</t>
+  </si>
+  <si>
+    <t>TRAUXIA, SA (A84465749)</t>
+  </si>
+  <si>
+    <t>11-08-2025</t>
+  </si>
+  <si>
+    <t>5274/2025</t>
+  </si>
+  <si>
+    <t>OBRAS DE REHABILITACION DE LA ERMITA DE SAN FRANCISCO Y REFORMA DEL ACCESO</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.66106793137934","lon":"-3.770378862703444"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1760431891Imagen9.png</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=0F2B9F88B32EA849</t>
+  </si>
+  <si>
+    <t>ORMEÑO Y ARRIBAS SL (B85210649)</t>
+  </si>
+  <si>
+    <t>12-01-2024</t>
+  </si>
+  <si>
+    <t>09-12-2024</t>
+  </si>
+  <si>
+    <t>María Belén Lasala López</t>
+  </si>
+  <si>
+    <t>04-12-2023</t>
+  </si>
+  <si>
+    <t>13813/2023</t>
+  </si>
+  <si>
+    <t>Urbanismo</t>
+  </si>
+  <si>
+    <t>OBRAS DE ACONDICIONAMIENTO DE ESTRUCTURA EN LA PARCELA T-12 DEL SECTOR DE LA ESTACION</t>
+  </si>
+  <si>
+    <t>Consorcio de La Estación</t>
+  </si>
+  <si>
+    <t>[{"lat":"40.64678470836645","lon":"-3.7770958106173325"}]</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.colmenarviejo.com/storage/uploads/1760432307Imagen10.png</t>
+  </si>
+  <si>
+    <t>https://carpeta.colmenarviejo.es/eAdmin/PerfilContratante.do?action=verPublicacion&amp;identif=2883A31587F3FA46</t>
+  </si>
+  <si>
+    <t>ARENAS JIMENEZ DISEÑO SL (B86931318)</t>
+  </si>
+  <si>
+    <t>27-01-2025</t>
+  </si>
+  <si>
+    <t>30-09-2025</t>
+  </si>
+  <si>
+    <t>2869/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -463,51 +1438,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ1"/>
+  <dimension ref="A1:AJ36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -579,50 +1554,2922 @@
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
+      <c r="A2">
+        <v>2562</v>
+      </c>
+      <c r="B2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G2" t="s">
+        <v>38</v>
+      </c>
+      <c r="H2" t="s">
+        <v>41</v>
+      </c>
+      <c r="I2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J2" t="s">
+        <v>43</v>
+      </c>
+      <c r="K2" t="s">
+        <v>44</v>
+      </c>
+      <c r="L2">
+        <v>48769.17</v>
+      </c>
+      <c r="M2">
+        <v>45834.8</v>
+      </c>
+      <c r="N2" t="s">
+        <v>45</v>
+      </c>
+      <c r="O2" t="s">
+        <v>46</v>
+      </c>
+      <c r="P2" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>48</v>
+      </c>
+      <c r="S2" t="s">
+        <v>49</v>
+      </c>
+      <c r="T2">
+        <v>2</v>
+      </c>
+      <c r="U2" t="s">
+        <v>50</v>
+      </c>
+      <c r="V2" t="s">
+        <v>51</v>
+      </c>
+      <c r="W2">
+        <v>1</v>
+      </c>
+      <c r="X2" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>45</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>54</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:36">
+      <c r="A3">
+        <v>2563</v>
+      </c>
+      <c r="B3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F3" t="s">
+        <v>58</v>
+      </c>
+      <c r="G3" t="s">
+        <v>38</v>
+      </c>
+      <c r="H3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I3" t="s">
+        <v>59</v>
+      </c>
+      <c r="J3" t="s">
+        <v>43</v>
+      </c>
+      <c r="K3" t="s">
+        <v>44</v>
+      </c>
+      <c r="L3">
+        <v>48769.17</v>
+      </c>
+      <c r="M3">
+        <v>45834.8</v>
+      </c>
+      <c r="N3" t="s">
+        <v>45</v>
+      </c>
+      <c r="O3" t="s">
+        <v>60</v>
+      </c>
+      <c r="P3" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>62</v>
+      </c>
+      <c r="S3" t="s">
+        <v>49</v>
+      </c>
+      <c r="T3">
+        <v>2</v>
+      </c>
+      <c r="U3" t="s">
+        <v>63</v>
+      </c>
+      <c r="V3" t="s">
+        <v>64</v>
+      </c>
+      <c r="W3">
+        <v>1</v>
+      </c>
+      <c r="X3" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>45</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>65</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:36">
+      <c r="A4">
+        <v>2564</v>
+      </c>
+      <c r="B4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4" t="s">
+        <v>38</v>
+      </c>
+      <c r="E4" t="s">
+        <v>39</v>
+      </c>
+      <c r="F4" t="s">
+        <v>67</v>
+      </c>
+      <c r="G4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H4" t="s">
+        <v>41</v>
+      </c>
+      <c r="I4" t="s">
+        <v>68</v>
+      </c>
+      <c r="J4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L4">
+        <v>48769.17</v>
+      </c>
+      <c r="M4">
+        <v>45834.8</v>
+      </c>
+      <c r="N4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P4" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>71</v>
+      </c>
+      <c r="S4" t="s">
+        <v>49</v>
+      </c>
+      <c r="T4">
+        <v>2</v>
+      </c>
+      <c r="U4" t="s">
+        <v>72</v>
+      </c>
+      <c r="V4" t="s">
+        <v>73</v>
+      </c>
+      <c r="W4">
+        <v>1</v>
+      </c>
+      <c r="X4" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>45</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>74</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:36">
+      <c r="A5">
+        <v>2565</v>
+      </c>
+      <c r="B5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F5" t="s">
+        <v>76</v>
+      </c>
+      <c r="G5" t="s">
+        <v>38</v>
+      </c>
+      <c r="H5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" t="s">
+        <v>77</v>
+      </c>
+      <c r="J5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L5">
+        <v>48769.17</v>
+      </c>
+      <c r="M5">
+        <v>45834.8</v>
+      </c>
+      <c r="N5" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" t="s">
+        <v>78</v>
+      </c>
+      <c r="P5" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>80</v>
+      </c>
+      <c r="S5" t="s">
+        <v>49</v>
+      </c>
+      <c r="T5">
+        <v>2</v>
+      </c>
+      <c r="U5" t="s">
+        <v>81</v>
+      </c>
+      <c r="V5" t="s">
+        <v>82</v>
+      </c>
+      <c r="W5">
+        <v>1</v>
+      </c>
+      <c r="X5" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>45</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>83</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>84</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36">
+      <c r="A6">
+        <v>2566</v>
+      </c>
+      <c r="B6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E6" t="s">
+        <v>39</v>
+      </c>
+      <c r="F6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G6" t="s">
+        <v>38</v>
+      </c>
+      <c r="H6" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" t="s">
+        <v>86</v>
+      </c>
+      <c r="J6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6">
+        <v>48769.17</v>
+      </c>
+      <c r="M6">
+        <v>45834.8</v>
+      </c>
+      <c r="N6" t="s">
+        <v>45</v>
+      </c>
+      <c r="O6" t="s">
+        <v>87</v>
+      </c>
+      <c r="P6" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>89</v>
+      </c>
+      <c r="S6" t="s">
+        <v>49</v>
+      </c>
+      <c r="T6">
+        <v>2</v>
+      </c>
+      <c r="U6" t="s">
+        <v>90</v>
+      </c>
+      <c r="V6" t="s">
+        <v>91</v>
+      </c>
+      <c r="W6">
+        <v>1</v>
+      </c>
+      <c r="X6" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>45</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>92</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>93</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:36">
+      <c r="A7">
+        <v>2567</v>
+      </c>
+      <c r="B7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D7" t="s">
+        <v>96</v>
+      </c>
+      <c r="E7" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7" t="s">
+        <v>97</v>
+      </c>
+      <c r="G7" t="s">
+        <v>38</v>
+      </c>
+      <c r="H7" t="s">
+        <v>41</v>
+      </c>
+      <c r="I7" t="s">
+        <v>98</v>
+      </c>
+      <c r="J7" t="s">
+        <v>99</v>
+      </c>
+      <c r="K7" t="s">
+        <v>100</v>
+      </c>
+      <c r="L7">
+        <v>116526.63</v>
+      </c>
+      <c r="M7">
+        <v>98464.96</v>
+      </c>
+      <c r="N7" t="s">
+        <v>101</v>
+      </c>
+      <c r="O7" t="s">
+        <v>102</v>
+      </c>
+      <c r="P7" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>104</v>
+      </c>
+      <c r="S7" t="s">
+        <v>49</v>
+      </c>
+      <c r="T7">
+        <v>7</v>
+      </c>
+      <c r="U7" t="s">
+        <v>105</v>
+      </c>
+      <c r="V7" t="s">
+        <v>64</v>
+      </c>
+      <c r="W7">
+        <v>1</v>
+      </c>
+      <c r="X7" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36">
+      <c r="A8">
+        <v>2568</v>
+      </c>
+      <c r="B8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C8" t="s">
+        <v>95</v>
+      </c>
+      <c r="D8" t="s">
+        <v>96</v>
+      </c>
+      <c r="E8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" t="s">
+        <v>108</v>
+      </c>
+      <c r="G8" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" t="s">
+        <v>41</v>
+      </c>
+      <c r="I8" t="s">
+        <v>109</v>
+      </c>
+      <c r="J8" t="s">
+        <v>99</v>
+      </c>
+      <c r="K8" t="s">
+        <v>110</v>
+      </c>
+      <c r="L8">
+        <v>116526.63</v>
+      </c>
+      <c r="M8">
+        <v>98464.96</v>
+      </c>
+      <c r="N8" t="s">
+        <v>101</v>
+      </c>
+      <c r="O8" t="s">
+        <v>111</v>
+      </c>
+      <c r="P8" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>113</v>
+      </c>
+      <c r="S8" t="s">
+        <v>49</v>
+      </c>
+      <c r="T8">
+        <v>7</v>
+      </c>
+      <c r="U8" t="s">
+        <v>114</v>
+      </c>
+      <c r="V8" t="s">
+        <v>73</v>
+      </c>
+      <c r="W8">
+        <v>1</v>
+      </c>
+      <c r="X8" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36">
+      <c r="A9">
+        <v>2569</v>
+      </c>
+      <c r="B9" t="s">
+        <v>94</v>
+      </c>
+      <c r="C9" t="s">
+        <v>95</v>
+      </c>
+      <c r="D9" t="s">
+        <v>96</v>
+      </c>
+      <c r="E9" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" t="s">
+        <v>117</v>
+      </c>
+      <c r="G9" t="s">
+        <v>38</v>
+      </c>
+      <c r="H9" t="s">
+        <v>41</v>
+      </c>
+      <c r="I9" t="s">
+        <v>118</v>
+      </c>
+      <c r="J9" t="s">
+        <v>99</v>
+      </c>
+      <c r="K9" t="s">
+        <v>119</v>
+      </c>
+      <c r="L9">
+        <v>116526.63</v>
+      </c>
+      <c r="M9">
+        <v>98464.96</v>
+      </c>
+      <c r="N9" t="s">
+        <v>101</v>
+      </c>
+      <c r="O9" t="s">
+        <v>47</v>
+      </c>
+      <c r="P9" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>121</v>
+      </c>
+      <c r="S9" t="s">
+        <v>49</v>
+      </c>
+      <c r="T9">
+        <v>7</v>
+      </c>
+      <c r="U9" t="s">
+        <v>122</v>
+      </c>
+      <c r="V9" t="s">
+        <v>82</v>
+      </c>
+      <c r="W9">
+        <v>1</v>
+      </c>
+      <c r="X9" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>123</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>124</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36">
+      <c r="A10">
+        <v>2570</v>
+      </c>
+      <c r="B10" t="s">
+        <v>94</v>
+      </c>
+      <c r="C10" t="s">
+        <v>95</v>
+      </c>
+      <c r="D10" t="s">
+        <v>96</v>
+      </c>
+      <c r="E10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F10" t="s">
+        <v>125</v>
+      </c>
+      <c r="G10" t="s">
+        <v>38</v>
+      </c>
+      <c r="H10" t="s">
+        <v>41</v>
+      </c>
+      <c r="I10" t="s">
+        <v>126</v>
+      </c>
+      <c r="J10" t="s">
+        <v>99</v>
+      </c>
+      <c r="K10" t="s">
+        <v>127</v>
+      </c>
+      <c r="L10">
+        <v>116526.63</v>
+      </c>
+      <c r="M10">
+        <v>98464.96</v>
+      </c>
+      <c r="N10" t="s">
+        <v>101</v>
+      </c>
+      <c r="O10" t="s">
+        <v>61</v>
+      </c>
+      <c r="P10" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>129</v>
+      </c>
+      <c r="S10" t="s">
+        <v>49</v>
+      </c>
+      <c r="T10">
+        <v>7</v>
+      </c>
+      <c r="U10" t="s">
+        <v>130</v>
+      </c>
+      <c r="V10" t="s">
+        <v>91</v>
+      </c>
+      <c r="W10">
+        <v>1</v>
+      </c>
+      <c r="X10" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>131</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>132</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36">
+      <c r="A11">
+        <v>2571</v>
+      </c>
+      <c r="B11" t="s">
+        <v>94</v>
+      </c>
+      <c r="C11" t="s">
+        <v>95</v>
+      </c>
+      <c r="D11" t="s">
+        <v>96</v>
+      </c>
+      <c r="E11" t="s">
+        <v>39</v>
+      </c>
+      <c r="F11" t="s">
+        <v>133</v>
+      </c>
+      <c r="G11" t="s">
+        <v>38</v>
+      </c>
+      <c r="H11" t="s">
+        <v>41</v>
+      </c>
+      <c r="I11" t="s">
+        <v>134</v>
+      </c>
+      <c r="J11" t="s">
+        <v>99</v>
+      </c>
+      <c r="K11" t="s">
+        <v>135</v>
+      </c>
+      <c r="L11">
+        <v>116526.63</v>
+      </c>
+      <c r="M11">
+        <v>98464.96</v>
+      </c>
+      <c r="N11" t="s">
+        <v>101</v>
+      </c>
+      <c r="O11" t="s">
+        <v>70</v>
+      </c>
+      <c r="P11" t="s">
+        <v>136</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>137</v>
+      </c>
+      <c r="S11" t="s">
+        <v>49</v>
+      </c>
+      <c r="T11">
+        <v>7</v>
+      </c>
+      <c r="U11" t="s">
+        <v>138</v>
+      </c>
+      <c r="V11" t="s">
+        <v>139</v>
+      </c>
+      <c r="W11">
+        <v>1</v>
+      </c>
+      <c r="X11" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>140</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>141</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36">
+      <c r="A12">
+        <v>2572</v>
+      </c>
+      <c r="B12" t="s">
+        <v>94</v>
+      </c>
+      <c r="C12" t="s">
+        <v>95</v>
+      </c>
+      <c r="D12" t="s">
+        <v>96</v>
+      </c>
+      <c r="E12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" t="s">
+        <v>142</v>
+      </c>
+      <c r="G12" t="s">
+        <v>38</v>
+      </c>
+      <c r="H12" t="s">
+        <v>41</v>
+      </c>
+      <c r="I12" t="s">
+        <v>143</v>
+      </c>
+      <c r="J12" t="s">
+        <v>99</v>
+      </c>
+      <c r="K12" t="s">
+        <v>144</v>
+      </c>
+      <c r="L12">
+        <v>116526.63</v>
+      </c>
+      <c r="M12">
+        <v>98464.96</v>
+      </c>
+      <c r="N12" t="s">
+        <v>101</v>
+      </c>
+      <c r="O12" t="s">
+        <v>79</v>
+      </c>
+      <c r="P12" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>146</v>
+      </c>
+      <c r="S12" t="s">
+        <v>49</v>
+      </c>
+      <c r="T12">
+        <v>7</v>
+      </c>
+      <c r="U12" t="s">
+        <v>147</v>
+      </c>
+      <c r="V12" t="s">
+        <v>148</v>
+      </c>
+      <c r="W12">
+        <v>1</v>
+      </c>
+      <c r="X12" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>149</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>150</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36">
+      <c r="A13">
+        <v>2573</v>
+      </c>
+      <c r="B13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C13" t="s">
+        <v>95</v>
+      </c>
+      <c r="D13" t="s">
+        <v>96</v>
+      </c>
+      <c r="E13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" t="s">
+        <v>151</v>
+      </c>
+      <c r="G13" t="s">
+        <v>38</v>
+      </c>
+      <c r="H13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I13" t="s">
+        <v>152</v>
+      </c>
+      <c r="J13" t="s">
+        <v>99</v>
+      </c>
+      <c r="K13" t="s">
+        <v>153</v>
+      </c>
+      <c r="L13">
+        <v>116526.63</v>
+      </c>
+      <c r="M13">
+        <v>98464.96</v>
+      </c>
+      <c r="N13" t="s">
+        <v>101</v>
+      </c>
+      <c r="O13" t="s">
+        <v>88</v>
+      </c>
+      <c r="P13" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>155</v>
+      </c>
+      <c r="S13" t="s">
+        <v>49</v>
+      </c>
+      <c r="T13">
+        <v>7</v>
+      </c>
+      <c r="U13" t="s">
+        <v>156</v>
+      </c>
+      <c r="V13" t="s">
+        <v>157</v>
+      </c>
+      <c r="W13">
+        <v>1</v>
+      </c>
+      <c r="X13" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>158</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>159</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36">
+      <c r="A14">
+        <v>2574</v>
+      </c>
+      <c r="B14" t="s">
+        <v>94</v>
+      </c>
+      <c r="C14" t="s">
+        <v>95</v>
+      </c>
+      <c r="D14" t="s">
+        <v>96</v>
+      </c>
+      <c r="E14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F14" t="s">
+        <v>160</v>
+      </c>
+      <c r="G14" t="s">
+        <v>38</v>
+      </c>
+      <c r="H14" t="s">
+        <v>41</v>
+      </c>
+      <c r="I14" t="s">
+        <v>161</v>
+      </c>
+      <c r="J14" t="s">
+        <v>99</v>
+      </c>
+      <c r="K14" t="s">
+        <v>162</v>
+      </c>
+      <c r="L14">
+        <v>116526.63</v>
+      </c>
+      <c r="M14">
+        <v>98464.96</v>
+      </c>
+      <c r="N14" t="s">
+        <v>101</v>
+      </c>
+      <c r="O14" t="s">
+        <v>163</v>
+      </c>
+      <c r="P14" t="s">
+        <v>164</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>165</v>
+      </c>
+      <c r="S14" t="s">
+        <v>49</v>
+      </c>
+      <c r="T14">
+        <v>7</v>
+      </c>
+      <c r="U14" t="s">
+        <v>166</v>
+      </c>
+      <c r="V14" t="s">
+        <v>46</v>
+      </c>
+      <c r="W14">
+        <v>1</v>
+      </c>
+      <c r="X14" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>167</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>168</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36">
+      <c r="A15">
+        <v>2575</v>
+      </c>
+      <c r="B15" t="s">
+        <v>169</v>
+      </c>
+      <c r="C15" t="s">
+        <v>170</v>
+      </c>
+      <c r="D15" t="s">
+        <v>96</v>
+      </c>
+      <c r="E15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F15" t="s">
+        <v>171</v>
+      </c>
+      <c r="G15" t="s">
+        <v>38</v>
+      </c>
+      <c r="H15" t="s">
+        <v>41</v>
+      </c>
+      <c r="I15" t="s">
+        <v>172</v>
+      </c>
+      <c r="L15">
+        <v>75005.83</v>
+      </c>
+      <c r="M15">
+        <v>65499.45</v>
+      </c>
+      <c r="N15" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" t="s">
+        <v>70</v>
+      </c>
+      <c r="P15" t="s">
+        <v>173</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>137</v>
+      </c>
+      <c r="S15" t="s">
+        <v>49</v>
+      </c>
+      <c r="T15">
+        <v>4</v>
+      </c>
+      <c r="U15" t="s">
+        <v>174</v>
+      </c>
+      <c r="V15" t="s">
+        <v>139</v>
+      </c>
+      <c r="W15">
+        <v>1</v>
+      </c>
+      <c r="X15" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>175</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>176</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36">
+      <c r="A16">
+        <v>2576</v>
+      </c>
+      <c r="B16" t="s">
+        <v>169</v>
+      </c>
+      <c r="C16" t="s">
+        <v>170</v>
+      </c>
+      <c r="D16" t="s">
+        <v>96</v>
+      </c>
+      <c r="E16" t="s">
+        <v>39</v>
+      </c>
+      <c r="F16" t="s">
+        <v>177</v>
+      </c>
+      <c r="G16" t="s">
+        <v>38</v>
+      </c>
+      <c r="H16" t="s">
+        <v>41</v>
+      </c>
+      <c r="I16" t="s">
+        <v>178</v>
+      </c>
+      <c r="L16">
+        <v>75005.83</v>
+      </c>
+      <c r="M16">
+        <v>65499.45</v>
+      </c>
+      <c r="N16" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" t="s">
+        <v>79</v>
+      </c>
+      <c r="P16" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>146</v>
+      </c>
+      <c r="S16" t="s">
+        <v>49</v>
+      </c>
+      <c r="T16">
+        <v>4</v>
+      </c>
+      <c r="U16" t="s">
+        <v>180</v>
+      </c>
+      <c r="V16" t="s">
+        <v>148</v>
+      </c>
+      <c r="W16">
+        <v>1</v>
+      </c>
+      <c r="X16" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>181</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>176</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36">
+      <c r="A17">
+        <v>2577</v>
+      </c>
+      <c r="B17" t="s">
+        <v>169</v>
+      </c>
+      <c r="C17" t="s">
+        <v>170</v>
+      </c>
+      <c r="D17" t="s">
+        <v>96</v>
+      </c>
+      <c r="E17" t="s">
+        <v>39</v>
+      </c>
+      <c r="F17" t="s">
+        <v>182</v>
+      </c>
+      <c r="G17" t="s">
+        <v>38</v>
+      </c>
+      <c r="H17" t="s">
+        <v>41</v>
+      </c>
+      <c r="I17" t="s">
+        <v>183</v>
+      </c>
+      <c r="L17">
+        <v>75005.83</v>
+      </c>
+      <c r="M17">
+        <v>65499.45</v>
+      </c>
+      <c r="N17" t="s">
+        <v>101</v>
+      </c>
+      <c r="O17" t="s">
+        <v>88</v>
+      </c>
+      <c r="P17" t="s">
+        <v>184</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>155</v>
+      </c>
+      <c r="S17" t="s">
+        <v>49</v>
+      </c>
+      <c r="T17">
+        <v>4</v>
+      </c>
+      <c r="U17" t="s">
+        <v>185</v>
+      </c>
+      <c r="V17" t="s">
+        <v>157</v>
+      </c>
+      <c r="W17">
+        <v>1</v>
+      </c>
+      <c r="X17" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>186</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>176</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36">
+      <c r="A18">
+        <v>2578</v>
+      </c>
+      <c r="B18" t="s">
+        <v>169</v>
+      </c>
+      <c r="C18" t="s">
+        <v>170</v>
+      </c>
+      <c r="D18" t="s">
+        <v>96</v>
+      </c>
+      <c r="E18" t="s">
+        <v>39</v>
+      </c>
+      <c r="F18" t="s">
+        <v>187</v>
+      </c>
+      <c r="G18" t="s">
+        <v>38</v>
+      </c>
+      <c r="H18" t="s">
+        <v>41</v>
+      </c>
+      <c r="I18" t="s">
+        <v>188</v>
+      </c>
+      <c r="L18">
+        <v>75005.83</v>
+      </c>
+      <c r="M18">
+        <v>65499.45</v>
+      </c>
+      <c r="N18" t="s">
+        <v>101</v>
+      </c>
+      <c r="O18" t="s">
+        <v>163</v>
+      </c>
+      <c r="P18" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>165</v>
+      </c>
+      <c r="S18" t="s">
+        <v>49</v>
+      </c>
+      <c r="T18">
+        <v>4</v>
+      </c>
+      <c r="U18" t="s">
+        <v>190</v>
+      </c>
+      <c r="V18" t="s">
+        <v>46</v>
+      </c>
+      <c r="W18">
+        <v>1</v>
+      </c>
+      <c r="X18" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>191</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>176</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36">
+      <c r="A19">
+        <v>2579</v>
+      </c>
+      <c r="B19" t="s">
+        <v>169</v>
+      </c>
+      <c r="C19" t="s">
+        <v>170</v>
+      </c>
+      <c r="D19" t="s">
+        <v>96</v>
+      </c>
+      <c r="E19" t="s">
+        <v>39</v>
+      </c>
+      <c r="F19" t="s">
+        <v>192</v>
+      </c>
+      <c r="G19" t="s">
+        <v>38</v>
+      </c>
+      <c r="H19" t="s">
+        <v>41</v>
+      </c>
+      <c r="I19" t="s">
+        <v>193</v>
+      </c>
+      <c r="L19">
+        <v>75005.83</v>
+      </c>
+      <c r="M19">
+        <v>65499.45</v>
+      </c>
+      <c r="N19" t="s">
+        <v>101</v>
+      </c>
+      <c r="O19" t="s">
+        <v>194</v>
+      </c>
+      <c r="P19" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>196</v>
+      </c>
+      <c r="S19" t="s">
+        <v>49</v>
+      </c>
+      <c r="T19">
+        <v>4</v>
+      </c>
+      <c r="U19" t="s">
+        <v>197</v>
+      </c>
+      <c r="V19" t="s">
+        <v>60</v>
+      </c>
+      <c r="W19">
+        <v>1</v>
+      </c>
+      <c r="X19" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>198</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>176</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36">
+      <c r="A20">
+        <v>2580</v>
+      </c>
+      <c r="B20" t="s">
+        <v>169</v>
+      </c>
+      <c r="C20" t="s">
+        <v>170</v>
+      </c>
+      <c r="D20" t="s">
+        <v>96</v>
+      </c>
+      <c r="E20" t="s">
+        <v>39</v>
+      </c>
+      <c r="F20" t="s">
+        <v>199</v>
+      </c>
+      <c r="G20" t="s">
+        <v>38</v>
+      </c>
+      <c r="H20" t="s">
+        <v>41</v>
+      </c>
+      <c r="I20" t="s">
+        <v>200</v>
+      </c>
+      <c r="L20">
+        <v>75005.83</v>
+      </c>
+      <c r="M20">
+        <v>65499.45</v>
+      </c>
+      <c r="N20" t="s">
+        <v>101</v>
+      </c>
+      <c r="O20" t="s">
+        <v>201</v>
+      </c>
+      <c r="P20" t="s">
+        <v>202</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>203</v>
+      </c>
+      <c r="S20" t="s">
+        <v>49</v>
+      </c>
+      <c r="T20">
+        <v>4</v>
+      </c>
+      <c r="U20" t="s">
+        <v>204</v>
+      </c>
+      <c r="V20" t="s">
+        <v>69</v>
+      </c>
+      <c r="W20">
+        <v>1</v>
+      </c>
+      <c r="X20" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>205</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>176</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36">
+      <c r="A21">
+        <v>2581</v>
+      </c>
+      <c r="B21" t="s">
+        <v>169</v>
+      </c>
+      <c r="C21" t="s">
+        <v>170</v>
+      </c>
+      <c r="D21" t="s">
+        <v>96</v>
+      </c>
+      <c r="E21" t="s">
+        <v>39</v>
+      </c>
+      <c r="F21" t="s">
+        <v>206</v>
+      </c>
+      <c r="G21" t="s">
+        <v>38</v>
+      </c>
+      <c r="H21" t="s">
+        <v>41</v>
+      </c>
+      <c r="I21" t="s">
+        <v>207</v>
+      </c>
+      <c r="L21">
+        <v>75005.83</v>
+      </c>
+      <c r="M21">
+        <v>65499.45</v>
+      </c>
+      <c r="N21" t="s">
+        <v>101</v>
+      </c>
+      <c r="O21" t="s">
+        <v>208</v>
+      </c>
+      <c r="P21" t="s">
+        <v>209</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>210</v>
+      </c>
+      <c r="S21" t="s">
+        <v>49</v>
+      </c>
+      <c r="T21">
+        <v>4</v>
+      </c>
+      <c r="U21" t="s">
+        <v>211</v>
+      </c>
+      <c r="V21" t="s">
+        <v>78</v>
+      </c>
+      <c r="W21">
+        <v>1</v>
+      </c>
+      <c r="X21" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>212</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>176</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36">
+      <c r="A22">
+        <v>2588</v>
+      </c>
+      <c r="B22" t="s">
+        <v>213</v>
+      </c>
+      <c r="C22" t="s">
+        <v>213</v>
+      </c>
+      <c r="E22" t="s">
+        <v>214</v>
+      </c>
+      <c r="F22" t="s">
+        <v>215</v>
+      </c>
+      <c r="G22" t="s">
+        <v>216</v>
+      </c>
+      <c r="I22" t="s">
+        <v>217</v>
+      </c>
+      <c r="J22" t="s">
+        <v>218</v>
+      </c>
+      <c r="K22" t="s">
+        <v>219</v>
+      </c>
+      <c r="L22">
+        <v>636985.99</v>
+      </c>
+      <c r="M22">
+        <v>551759.59</v>
+      </c>
+      <c r="N22" t="s">
+        <v>220</v>
+      </c>
+      <c r="O22" t="s">
+        <v>221</v>
+      </c>
+      <c r="P22" t="s">
+        <v>222</v>
+      </c>
+      <c r="S22" t="s">
+        <v>223</v>
+      </c>
+      <c r="T22">
+        <v>9</v>
+      </c>
+      <c r="U22" t="s">
+        <v>224</v>
+      </c>
+      <c r="V22" t="s">
+        <v>225</v>
+      </c>
+      <c r="W22">
+        <v>45</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>226</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>227</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>229</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36">
+      <c r="A23">
+        <v>2589</v>
+      </c>
+      <c r="B23" t="s">
+        <v>231</v>
+      </c>
+      <c r="C23" t="s">
+        <v>231</v>
+      </c>
+      <c r="E23" t="s">
+        <v>39</v>
+      </c>
+      <c r="F23" t="s">
+        <v>215</v>
+      </c>
+      <c r="G23" t="s">
+        <v>216</v>
+      </c>
+      <c r="I23" t="s">
+        <v>232</v>
+      </c>
+      <c r="J23" t="s">
+        <v>233</v>
+      </c>
+      <c r="K23" t="s">
+        <v>233</v>
+      </c>
+      <c r="L23">
+        <v>631224.27</v>
+      </c>
+      <c r="M23">
+        <v>482570.95</v>
+      </c>
+      <c r="N23" t="s">
+        <v>234</v>
+      </c>
+      <c r="O23" t="s">
+        <v>235</v>
+      </c>
+      <c r="P23" t="s">
+        <v>88</v>
+      </c>
+      <c r="S23" t="s">
+        <v>236</v>
+      </c>
+      <c r="T23">
+        <v>6</v>
+      </c>
+      <c r="U23" t="s">
+        <v>237</v>
+      </c>
+      <c r="V23" t="s">
+        <v>238</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>239</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>240</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>241</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36">
+      <c r="A24">
+        <v>2593</v>
+      </c>
+      <c r="B24" t="s">
+        <v>243</v>
+      </c>
+      <c r="D24" t="s">
+        <v>244</v>
+      </c>
+      <c r="E24" t="s">
+        <v>214</v>
+      </c>
+      <c r="F24" t="s">
+        <v>245</v>
+      </c>
+      <c r="H24" t="s">
+        <v>41</v>
+      </c>
+      <c r="I24" t="s">
+        <v>246</v>
+      </c>
+      <c r="J24" t="s">
+        <v>247</v>
+      </c>
+      <c r="K24" t="s">
+        <v>247</v>
+      </c>
+      <c r="L24">
+        <v>1140779.68</v>
+      </c>
+      <c r="M24">
+        <v>1380343.41</v>
+      </c>
+      <c r="N24" t="s">
+        <v>248</v>
+      </c>
+      <c r="O24" t="s">
+        <v>249</v>
+      </c>
+      <c r="P24" t="s">
+        <v>250</v>
+      </c>
+      <c r="S24" t="s">
+        <v>251</v>
+      </c>
+      <c r="T24">
+        <v>8</v>
+      </c>
+      <c r="V24" t="s">
+        <v>252</v>
+      </c>
+      <c r="X24" t="s">
+        <v>253</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>254</v>
+      </c>
+      <c r="AF24" t="s">
+        <v>255</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ24" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36">
+      <c r="A25">
+        <v>2594</v>
+      </c>
+      <c r="B25" t="s">
+        <v>257</v>
+      </c>
+      <c r="C25" t="s">
+        <v>257</v>
+      </c>
+      <c r="D25" t="s">
+        <v>258</v>
+      </c>
+      <c r="E25" t="s">
+        <v>214</v>
+      </c>
+      <c r="F25" t="s">
+        <v>259</v>
+      </c>
+      <c r="I25" t="s">
+        <v>260</v>
+      </c>
+      <c r="J25" t="s">
+        <v>261</v>
+      </c>
+      <c r="K25" t="s">
+        <v>261</v>
+      </c>
+      <c r="L25">
+        <v>841890.44</v>
+      </c>
+      <c r="M25">
+        <v>642147</v>
+      </c>
+      <c r="N25" t="s">
+        <v>262</v>
+      </c>
+      <c r="O25" t="s">
+        <v>263</v>
+      </c>
+      <c r="P25" t="s">
+        <v>264</v>
+      </c>
+      <c r="S25" t="s">
+        <v>251</v>
+      </c>
+      <c r="T25">
+        <v>9</v>
+      </c>
+      <c r="V25" t="s">
+        <v>265</v>
+      </c>
+      <c r="X25" t="s">
+        <v>266</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>267</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>255</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36">
+      <c r="A26">
+        <v>2595</v>
+      </c>
+      <c r="B26" t="s">
+        <v>268</v>
+      </c>
+      <c r="C26" t="s">
+        <v>268</v>
+      </c>
+      <c r="D26" t="s">
+        <v>269</v>
+      </c>
+      <c r="E26" t="s">
+        <v>214</v>
+      </c>
+      <c r="F26" t="s">
+        <v>270</v>
+      </c>
+      <c r="I26" t="s">
+        <v>271</v>
+      </c>
+      <c r="J26" t="s">
+        <v>272</v>
+      </c>
+      <c r="K26" t="s">
+        <v>272</v>
+      </c>
+      <c r="L26">
+        <v>630385.74</v>
+      </c>
+      <c r="M26">
+        <v>517042.38</v>
+      </c>
+      <c r="N26" t="s">
+        <v>273</v>
+      </c>
+      <c r="O26" t="s">
+        <v>221</v>
+      </c>
+      <c r="P26" t="s">
+        <v>274</v>
+      </c>
+      <c r="S26" t="s">
+        <v>251</v>
+      </c>
+      <c r="T26">
+        <v>6</v>
+      </c>
+      <c r="V26" t="s">
+        <v>50</v>
+      </c>
+      <c r="X26" t="s">
+        <v>266</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>275</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>255</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36">
+      <c r="A27">
+        <v>2596</v>
+      </c>
+      <c r="B27" t="s">
+        <v>276</v>
+      </c>
+      <c r="C27" t="s">
+        <v>276</v>
+      </c>
+      <c r="D27" t="s">
+        <v>277</v>
+      </c>
+      <c r="E27" t="s">
+        <v>214</v>
+      </c>
+      <c r="F27" t="s">
+        <v>278</v>
+      </c>
+      <c r="H27" t="s">
+        <v>41</v>
+      </c>
+      <c r="I27" t="s">
+        <v>279</v>
+      </c>
+      <c r="J27" t="s">
+        <v>280</v>
+      </c>
+      <c r="K27" t="s">
+        <v>280</v>
+      </c>
+      <c r="L27">
+        <v>1657819.6</v>
+      </c>
+      <c r="M27">
+        <v>1285141.75</v>
+      </c>
+      <c r="N27" t="s">
+        <v>281</v>
+      </c>
+      <c r="O27" t="s">
+        <v>282</v>
+      </c>
+      <c r="P27" t="s">
+        <v>283</v>
+      </c>
+      <c r="S27" t="s">
+        <v>251</v>
+      </c>
+      <c r="T27">
+        <v>9</v>
+      </c>
+      <c r="V27" t="s">
+        <v>265</v>
+      </c>
+      <c r="X27" t="s">
+        <v>266</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE27" t="s">
+        <v>284</v>
+      </c>
+      <c r="AF27" t="s">
+        <v>255</v>
+      </c>
+      <c r="AI27" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ27" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36">
+      <c r="A28">
+        <v>2597</v>
+      </c>
+      <c r="B28" t="s">
+        <v>285</v>
+      </c>
+      <c r="C28" t="s">
+        <v>285</v>
+      </c>
+      <c r="D28" t="s">
+        <v>286</v>
+      </c>
+      <c r="E28" t="s">
+        <v>214</v>
+      </c>
+      <c r="F28" t="s">
+        <v>287</v>
+      </c>
+      <c r="H28" t="s">
+        <v>41</v>
+      </c>
+      <c r="J28" t="s">
+        <v>288</v>
+      </c>
+      <c r="K28" t="s">
+        <v>288</v>
+      </c>
+      <c r="L28">
+        <v>486220.43</v>
+      </c>
+      <c r="M28">
+        <v>372347.58</v>
+      </c>
+      <c r="N28" t="s">
+        <v>289</v>
+      </c>
+      <c r="O28" t="s">
+        <v>111</v>
+      </c>
+      <c r="P28" t="s">
+        <v>290</v>
+      </c>
+      <c r="S28" t="s">
+        <v>251</v>
+      </c>
+      <c r="T28">
+        <v>2</v>
+      </c>
+      <c r="V28" t="s">
+        <v>291</v>
+      </c>
+      <c r="X28" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE28" t="s">
+        <v>292</v>
+      </c>
+      <c r="AF28" t="s">
+        <v>255</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ28" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36">
+      <c r="A29">
+        <v>2598</v>
+      </c>
+      <c r="B29" t="s">
+        <v>293</v>
+      </c>
+      <c r="C29" t="s">
+        <v>293</v>
+      </c>
+      <c r="D29" t="s">
+        <v>244</v>
+      </c>
+      <c r="E29" t="s">
+        <v>214</v>
+      </c>
+      <c r="F29" t="s">
+        <v>294</v>
+      </c>
+      <c r="H29" t="s">
+        <v>41</v>
+      </c>
+      <c r="I29" t="s">
+        <v>295</v>
+      </c>
+      <c r="J29" t="s">
+        <v>288</v>
+      </c>
+      <c r="K29" t="s">
+        <v>288</v>
+      </c>
+      <c r="L29">
+        <v>641633.92</v>
+      </c>
+      <c r="M29">
+        <v>610835.49</v>
+      </c>
+      <c r="N29" t="s">
+        <v>296</v>
+      </c>
+      <c r="O29" t="s">
+        <v>297</v>
+      </c>
+      <c r="P29" t="s">
+        <v>298</v>
+      </c>
+      <c r="S29" t="s">
+        <v>251</v>
+      </c>
+      <c r="T29">
+        <v>2</v>
+      </c>
+      <c r="V29" t="s">
+        <v>299</v>
+      </c>
+      <c r="X29" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE29" t="s">
+        <v>300</v>
+      </c>
+      <c r="AF29" t="s">
+        <v>255</v>
+      </c>
+      <c r="AI29" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ29" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="30" spans="1:36">
+      <c r="A30">
+        <v>2599</v>
+      </c>
+      <c r="B30" t="s">
+        <v>301</v>
+      </c>
+      <c r="C30" t="s">
+        <v>301</v>
+      </c>
+      <c r="D30" t="s">
+        <v>244</v>
+      </c>
+      <c r="E30" t="s">
+        <v>214</v>
+      </c>
+      <c r="F30" t="s">
+        <v>302</v>
+      </c>
+      <c r="H30" t="s">
+        <v>41</v>
+      </c>
+      <c r="I30" t="s">
+        <v>303</v>
+      </c>
+      <c r="J30" t="s">
+        <v>304</v>
+      </c>
+      <c r="K30" t="s">
+        <v>304</v>
+      </c>
+      <c r="L30">
+        <v>96347.71</v>
+      </c>
+      <c r="M30">
+        <v>80450.34</v>
+      </c>
+      <c r="N30" t="s">
+        <v>305</v>
+      </c>
+      <c r="O30" t="s">
+        <v>306</v>
+      </c>
+      <c r="P30" t="s">
+        <v>307</v>
+      </c>
+      <c r="S30" t="s">
+        <v>251</v>
+      </c>
+      <c r="T30">
+        <v>7</v>
+      </c>
+      <c r="V30" t="s">
+        <v>308</v>
+      </c>
+      <c r="X30" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA30" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE30" t="s">
+        <v>309</v>
+      </c>
+      <c r="AF30" t="s">
+        <v>255</v>
+      </c>
+      <c r="AI30" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ30" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="31" spans="1:36">
+      <c r="A31">
+        <v>2600</v>
+      </c>
+      <c r="B31" t="s">
+        <v>310</v>
+      </c>
+      <c r="C31" t="s">
+        <v>310</v>
+      </c>
+      <c r="D31" t="s">
+        <v>277</v>
+      </c>
+      <c r="E31" t="s">
+        <v>214</v>
+      </c>
+      <c r="F31" t="s">
+        <v>311</v>
+      </c>
+      <c r="H31" t="s">
+        <v>41</v>
+      </c>
+      <c r="J31" t="s">
+        <v>312</v>
+      </c>
+      <c r="K31" t="s">
+        <v>312</v>
+      </c>
+      <c r="L31">
+        <v>1299769.73</v>
+      </c>
+      <c r="M31">
+        <v>1050343.92</v>
+      </c>
+      <c r="N31" t="s">
+        <v>273</v>
+      </c>
+      <c r="O31" t="s">
+        <v>313</v>
+      </c>
+      <c r="P31" t="s">
+        <v>314</v>
+      </c>
+      <c r="S31" t="s">
+        <v>251</v>
+      </c>
+      <c r="T31">
+        <v>16</v>
+      </c>
+      <c r="V31" t="s">
+        <v>315</v>
+      </c>
+      <c r="X31" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA31" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE31" t="s">
+        <v>316</v>
+      </c>
+      <c r="AF31" t="s">
+        <v>255</v>
+      </c>
+      <c r="AI31" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ31" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="32" spans="1:36">
+      <c r="A32">
+        <v>2601</v>
+      </c>
+      <c r="B32" t="s">
+        <v>317</v>
+      </c>
+      <c r="C32" t="s">
+        <v>317</v>
+      </c>
+      <c r="D32" t="s">
+        <v>318</v>
+      </c>
+      <c r="E32" t="s">
+        <v>214</v>
+      </c>
+      <c r="F32" t="s">
+        <v>319</v>
+      </c>
+      <c r="H32" t="s">
+        <v>41</v>
+      </c>
+      <c r="I32" t="s">
+        <v>320</v>
+      </c>
+      <c r="J32" t="s">
+        <v>321</v>
+      </c>
+      <c r="K32" t="s">
+        <v>321</v>
+      </c>
+      <c r="L32">
+        <v>1127608.84</v>
+      </c>
+      <c r="M32">
+        <v>1110694.72</v>
+      </c>
+      <c r="N32" t="s">
+        <v>322</v>
+      </c>
+      <c r="O32" t="s">
+        <v>314</v>
+      </c>
+      <c r="S32" t="s">
+        <v>251</v>
+      </c>
+      <c r="V32" t="s">
+        <v>323</v>
+      </c>
+      <c r="X32" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA32" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE32" t="s">
+        <v>324</v>
+      </c>
+      <c r="AF32" t="s">
+        <v>255</v>
+      </c>
+      <c r="AI32" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ32" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="33" spans="1:36">
+      <c r="A33">
+        <v>2602</v>
+      </c>
+      <c r="B33" t="s">
+        <v>325</v>
+      </c>
+      <c r="C33" t="s">
+        <v>325</v>
+      </c>
+      <c r="D33" t="s">
+        <v>326</v>
+      </c>
+      <c r="E33" t="s">
+        <v>214</v>
+      </c>
+      <c r="F33" t="s">
+        <v>327</v>
+      </c>
+      <c r="H33" t="s">
+        <v>41</v>
+      </c>
+      <c r="I33" t="s">
+        <v>328</v>
+      </c>
+      <c r="J33" t="s">
+        <v>329</v>
+      </c>
+      <c r="K33" t="s">
+        <v>329</v>
+      </c>
+      <c r="L33">
+        <v>3895582.91</v>
+      </c>
+      <c r="M33">
+        <v>2965218.1</v>
+      </c>
+      <c r="N33" t="s">
+        <v>330</v>
+      </c>
+      <c r="O33" t="s">
+        <v>331</v>
+      </c>
+      <c r="P33" t="s">
+        <v>103</v>
+      </c>
+      <c r="S33" t="s">
+        <v>251</v>
+      </c>
+      <c r="T33">
+        <v>21</v>
+      </c>
+      <c r="V33" t="s">
+        <v>332</v>
+      </c>
+      <c r="X33" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA33" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE33" t="s">
+        <v>333</v>
+      </c>
+      <c r="AF33" t="s">
+        <v>255</v>
+      </c>
+      <c r="AI33" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ33" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36">
+      <c r="A34">
+        <v>2603</v>
+      </c>
+      <c r="B34" t="s">
+        <v>334</v>
+      </c>
+      <c r="C34" t="s">
+        <v>334</v>
+      </c>
+      <c r="D34" t="s">
+        <v>335</v>
+      </c>
+      <c r="E34" t="s">
+        <v>214</v>
+      </c>
+      <c r="F34" t="s">
+        <v>336</v>
+      </c>
+      <c r="H34" t="s">
+        <v>41</v>
+      </c>
+      <c r="J34" t="s">
+        <v>337</v>
+      </c>
+      <c r="K34" t="s">
+        <v>337</v>
+      </c>
+      <c r="L34">
+        <v>842898.64</v>
+      </c>
+      <c r="M34">
+        <v>632089.7</v>
+      </c>
+      <c r="N34" t="s">
+        <v>338</v>
+      </c>
+      <c r="S34" t="s">
+        <v>251</v>
+      </c>
+      <c r="T34">
+        <v>10</v>
+      </c>
+      <c r="V34" t="s">
+        <v>339</v>
+      </c>
+      <c r="X34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA34" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE34" t="s">
+        <v>340</v>
+      </c>
+      <c r="AF34" t="s">
+        <v>255</v>
+      </c>
+      <c r="AI34" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ34" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36">
+      <c r="A35">
+        <v>2604</v>
+      </c>
+      <c r="B35" t="s">
+        <v>341</v>
+      </c>
+      <c r="C35" t="s">
+        <v>341</v>
+      </c>
+      <c r="D35" t="s">
+        <v>244</v>
+      </c>
+      <c r="E35" t="s">
+        <v>214</v>
+      </c>
+      <c r="F35" t="s">
+        <v>342</v>
+      </c>
+      <c r="H35" t="s">
+        <v>41</v>
+      </c>
+      <c r="I35" t="s">
+        <v>343</v>
+      </c>
+      <c r="J35" t="s">
+        <v>344</v>
+      </c>
+      <c r="K35" t="s">
+        <v>344</v>
+      </c>
+      <c r="L35">
+        <v>271013.92</v>
+      </c>
+      <c r="M35">
+        <v>328623.23</v>
+      </c>
+      <c r="N35" t="s">
+        <v>345</v>
+      </c>
+      <c r="O35" t="s">
+        <v>346</v>
+      </c>
+      <c r="P35" t="s">
+        <v>347</v>
+      </c>
+      <c r="S35" t="s">
+        <v>348</v>
+      </c>
+      <c r="V35" t="s">
+        <v>349</v>
+      </c>
+      <c r="X35" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA35" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE35" t="s">
+        <v>350</v>
+      </c>
+      <c r="AF35" t="s">
+        <v>351</v>
+      </c>
+      <c r="AI35" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ35" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36">
+      <c r="A36">
+        <v>2605</v>
+      </c>
+      <c r="B36" t="s">
+        <v>352</v>
+      </c>
+      <c r="C36" t="s">
+        <v>352</v>
+      </c>
+      <c r="D36" t="s">
+        <v>353</v>
+      </c>
+      <c r="E36" t="s">
+        <v>214</v>
+      </c>
+      <c r="F36" t="s">
+        <v>354</v>
+      </c>
+      <c r="I36" t="s">
+        <v>355</v>
+      </c>
+      <c r="J36" t="s">
+        <v>356</v>
+      </c>
+      <c r="K36" t="s">
+        <v>356</v>
+      </c>
+      <c r="L36">
+        <v>219998.1</v>
+      </c>
+      <c r="M36">
+        <v>305670.24</v>
+      </c>
+      <c r="N36" t="s">
+        <v>357</v>
+      </c>
+      <c r="O36" t="s">
+        <v>358</v>
+      </c>
+      <c r="P36" t="s">
+        <v>359</v>
+      </c>
+      <c r="S36" t="s">
+        <v>348</v>
+      </c>
+      <c r="V36" t="s">
+        <v>237</v>
+      </c>
+      <c r="X36" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA36" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE36" t="s">
+        <v>360</v>
+      </c>
+      <c r="AF36" t="s">
+        <v>351</v>
+      </c>
+      <c r="AI36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ36" t="s">
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">